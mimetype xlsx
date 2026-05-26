--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Sheet 1" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="630" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="424">
   <si>
     <t>Geneesmiddel</t>
   </si>
   <si>
     <t>CTI-extended</t>
   </si>
   <si>
     <t>CNK</t>
   </si>
   <si>
     <t>Vergunningsnummer</t>
   </si>
   <si>
     <t>Status melding</t>
   </si>
   <si>
     <t>Onbeschikbaar vanaf</t>
   </si>
   <si>
     <t>Onbeschikbaar tot</t>
   </si>
   <si>
     <t>Reden</t>
   </si>
   <si>
@@ -111,316 +111,339 @@
   <si>
     <t>N02BA01 Acetylsalicylic Acid</t>
   </si>
   <si>
     <t>27/03/2025 15:15:54</t>
   </si>
   <si>
     <t>16/03/2026 15:45:06</t>
   </si>
   <si>
     <t>Afqlir 40 mg/ml inj. opl. i.vitr. voorgev. spuit 0.165 ml</t>
   </si>
   <si>
     <t>663787-01</t>
   </si>
   <si>
     <t>4985297</t>
   </si>
   <si>
     <t>EU/1/24/1867/001</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
-    <t>18/05/2026</t>
+    <t>15/06/2026</t>
   </si>
   <si>
     <t>Vertraging in de productie</t>
   </si>
   <si>
-    <t>Invoer door de firma mogelijk</t>
+    <t>Invoer door de firma mogelijk (geneesmiddel binnenkort beschikbaar)</t>
   </si>
   <si>
     <t xml:space="preserve">Derogatie goedgekeurd, maar geneesmiddel nog niet beschikbaar
 Op basis van de huidige informatie zouden de beschikbare hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.</t>
   </si>
   <si>
     <t>07622436126722</t>
   </si>
   <si>
     <t>S01LA05 Aflibercept</t>
   </si>
   <si>
     <t>09/03/2026 09:06:31</t>
   </si>
   <si>
-    <t>30/03/2026 13:57:08</t>
+    <t>20/05/2026 07:45:08</t>
   </si>
   <si>
     <t>Aldara 5 % (Abacus Medicine) crème sachet 12 x 250 mg</t>
   </si>
   <si>
     <t>198545-03</t>
   </si>
   <si>
     <t>4640140</t>
   </si>
   <si>
     <t>EU/1/98/080/001</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Italië – IMUNOCARE 5% crema 12 x 250 mg en herkomst: Spanje – Imikeraderm 50 mg/g crema 12 x 250 mg – Groothandelaar: EcoPharmaSupply (CNK 5801352).
+    <t xml:space="preserve">Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Spanje – Imikeraderm 50 mg/g crema 12 x 250 mg – Groothandelaar: EcoPharmaSupply (CNK 5801352).
 Op basis van de huidige informatie zouden de beschikbare hoeveelheden volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
 Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Imiquimod, 5%, crème, 12 x 250 mg, cutaan gebruik] (CNK 5801352) bevat.</t>
   </si>
   <si>
     <t>05712440018594</t>
   </si>
   <si>
     <t>D06BB10 Imiquimod</t>
   </si>
   <si>
     <t>22/12/2025 11:45:20</t>
   </si>
   <si>
-    <t>23/01/2026 10:51:08</t>
+    <t>06/05/2026 06:27:07</t>
   </si>
   <si>
     <t>Aldara 5 % crème sachet 12 x 250 mg</t>
   </si>
   <si>
     <t>198545-01</t>
   </si>
   <si>
     <t>1429166</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Italië – IMUNOCARE 5% crema 12 x 250 mg en herkomst: Spanje – Imikeraderm 50 mg/g crema 12 x 250 mg – Groothandelaar: EcoPharmaSupply (CNK 5801352).
-Op basis van de huidige informatie zouden de beschikbare hoeveelheden niet volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.</t>
+    <t>Hulpstof niet beschikbaar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Spanje – Imikeraderm 50 mg/g crema 12 x 250 mg – Groothandelaar: EcoPharmaSupply (CNK 5801352).
+Op basis van de huidige informatie zouden de beschikbare hoeveelheden volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.</t>
   </si>
   <si>
     <t>05099151914217</t>
   </si>
   <si>
     <t>03/03/2026 11:40:20</t>
   </si>
   <si>
-    <t>12/03/2026 12:51:06</t>
-[...40 lines deleted...]
-  <si>
     <t>Baraclude 0.5 mg filmomh. tabl. 30 (30 x 1) UD</t>
   </si>
   <si>
     <t>288933-01</t>
   </si>
   <si>
     <t>2473957</t>
   </si>
   <si>
     <t>EU/1/06/343/003</t>
   </si>
   <si>
     <t>01/03/2026</t>
   </si>
   <si>
-    <t>15/05/2026</t>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>Invoer door de firma mogelijk</t>
   </si>
   <si>
     <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Frankrijk - Baraclude 0,5 m (30 x 1) UD
 Op basis van de huidige informatie zouden de gecommuniceerde hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
 </t>
   </si>
   <si>
     <t>0340093762897608027950500307</t>
   </si>
   <si>
     <t>J05AF10 Entecavir</t>
   </si>
   <si>
     <t>18/02/2026 11:35:22</t>
   </si>
   <si>
-    <t>03/04/2026 09:33:14</t>
+    <t>11/05/2026 13:27:08</t>
   </si>
   <si>
     <t>BCG-Medac i.vesic. susp. (pdr. + oplosm.) flac. 1 + 50 ml (Luer Lock adapter)</t>
   </si>
   <si>
     <t>236056-01</t>
   </si>
   <si>
     <t>2912483</t>
   </si>
   <si>
     <t>BE236056</t>
   </si>
   <si>
     <t>01/08/2020</t>
   </si>
   <si>
     <t>31/08/2026</t>
   </si>
   <si>
+    <t>Invoer door de apotheker mogelijk</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>04037353010109</t>
   </si>
   <si>
     <t>L03AX03 Bcg Vaccine</t>
   </si>
   <si>
     <t>11/12/2024 14:12:23</t>
   </si>
   <si>
     <t>25/08/2025 09:42:06</t>
   </si>
   <si>
-    <t>Busulfan Fresenius Kabi 6 mg/ml inf. opl. (conc.) i.v. flac. 8 x 10 ml</t>
-[...31 lines deleted...]
-  <si>
     <t>Caelyx Pegylated Liposomal 2 mg/ml inf. opl. (conc.) i.v. flac. 25 ml</t>
   </si>
   <si>
     <t>218863-01</t>
   </si>
   <si>
     <t>2735876</t>
   </si>
   <si>
     <t>EU/1/96/011/003</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>Vertraging in de vrijgave van het eindproduct</t>
   </si>
   <si>
-    <t>Invoer door de firma mogelijk (geneesmiddel binnenkort beschikbaar)</t>
-[...3 lines deleted...]
-p basis van de huidige informatie zouden de beschikbare hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.</t>
+    <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Verenigde Staten - Caelyx 50 mg/25 ml (Doxil 50 mg/25 ml).
+Op basis van de huidige informatie zouden de beschikbare hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.</t>
   </si>
   <si>
     <t>05413868106329</t>
   </si>
   <si>
     <t>L01DB01 Doxorubicin</t>
   </si>
   <si>
     <t>26/02/2026 11:45:25</t>
   </si>
   <si>
-    <t>20/03/2026 08:15:07</t>
+    <t>13/04/2026 10:09:08</t>
+  </si>
+  <si>
+    <t>Cedur 200 mg omh. tabl. 60</t>
+  </si>
+  <si>
+    <t>124406-01</t>
+  </si>
+  <si>
+    <t>1132901</t>
+  </si>
+  <si>
+    <t>BE124406</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>05401026000329</t>
+  </si>
+  <si>
+    <t>C10AB02 Bezafibrate</t>
+  </si>
+  <si>
+    <t>11/12/2025 15:40:15</t>
+  </si>
+  <si>
+    <t>19/05/2026 07:27:14</t>
+  </si>
+  <si>
+    <t>Cisatracurium Kalceks 2 mg/ml inj./inf. opl. i.v. amp. 5 x 10 ml</t>
+  </si>
+  <si>
+    <t>544506-01</t>
+  </si>
+  <si>
+    <t>4770426</t>
+  </si>
+  <si>
+    <t>BE544506</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Derogatie goedgekeurd, maar geneesmiddel nog niet beschikbaar
+Op basis van de huidige informatie zouden de gecommuniceerde hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.</t>
+  </si>
+  <si>
+    <t>04750341004545</t>
+  </si>
+  <si>
+    <t>M03AC11 Cisatracurium</t>
+  </si>
+  <si>
+    <t>24/04/2026 00:05:13</t>
+  </si>
+  <si>
+    <t>23/04/2026 22:03:07</t>
+  </si>
+  <si>
+    <t>Cisatracurium Kalceks 2 mg/ml inj./inf. opl. i.v. amp. 5 x 5 ml</t>
+  </si>
+  <si>
+    <t>544471-01</t>
+  </si>
+  <si>
+    <t>4770434</t>
+  </si>
+  <si>
+    <t>BE544471</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Polen - Cisatracurium Kalceks 2 mg/ml (5 x 5 ml)
+Op basis van de huidige informatie zouden de gecommuniceerde hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.</t>
+  </si>
+  <si>
+    <t>04750341004538</t>
+  </si>
+  <si>
+    <t>08/04/2026 08:54:53</t>
+  </si>
+  <si>
+    <t>06/05/2026 11:33:07</t>
   </si>
   <si>
     <t>Colchicine Opocalcium 1 mg tabl. 20</t>
   </si>
   <si>
     <t>260057-01</t>
   </si>
   <si>
     <t>1127299</t>
   </si>
   <si>
     <t>BE260057</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>31/12/2026</t>
   </si>
   <si>
     <t>Logistieke problemen (transport, douane, ...)</t>
   </si>
   <si>
     <t xml:space="preserve">Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Italië – Colchicina Lirca 1 mg comp. 60 – Groothandelaar: Mayoly Benelux (CNK 4925756).
 Op basis van de huidige informatie zouden de hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
@@ -429,1027 +452,892 @@
   <si>
     <t>03760001041187</t>
   </si>
   <si>
     <t>L01CC Colchicine Derivatives</t>
   </si>
   <si>
     <t>15/02/2025 00:05:17</t>
   </si>
   <si>
     <t>03/11/2025 08:36:07</t>
   </si>
   <si>
     <t>Constella 290 µg harde caps. 28</t>
   </si>
   <si>
     <t>431654-01</t>
   </si>
   <si>
     <t>3096922</t>
   </si>
   <si>
     <t>EU/1/12/801/002</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>05/05/2026</t>
   </si>
   <si>
     <t>05016007206869</t>
   </si>
   <si>
     <t>A06AX04 Linaclotide</t>
   </si>
   <si>
-    <t>21/01/2026 18:35:17</t>
-[...65 lines deleted...]
-    <t>02/12/2025 10:09:07</t>
+    <t>13/05/2026 09:05:13</t>
+  </si>
+  <si>
+    <t>20/05/2026 06:42:07</t>
   </si>
   <si>
     <t>Daktarin 20 mg/g or. gel 40 g</t>
   </si>
   <si>
     <t>108087-01</t>
   </si>
   <si>
     <t>0033910</t>
   </si>
   <si>
     <t>BE108087</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Duitsland – Infectosoor Mundgel 20 mg/g 40g en 20g – Groothandelaar: EcoPharmaSupply srl (CNK 4960845 (40g) en CNK 4970752 (20g)). 
 Op basis van de huidige informatie zullen de hoeveelheden niet volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
 Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Miconazole, 20 mg/g, gel voor oraal gebruik, 40 mg, oraal gebruik] (CNK 4960845) of [Miconazole, 20 mg/g, gel voor oraal gebruik, 20 mg, oraal gebruik] (CNK 4970752) bevat.</t>
   </si>
   <si>
     <t>05413868105445</t>
   </si>
   <si>
     <t>A01AB09 Miconazole</t>
   </si>
   <si>
     <t>11/12/2024 14:12:46</t>
   </si>
   <si>
     <t>21/01/2026 13:21:08</t>
   </si>
   <si>
     <t>Efudix 5 % zalf 20 g</t>
   </si>
   <si>
     <t>054363-01</t>
   </si>
   <si>
     <t>0038521</t>
   </si>
   <si>
     <t>BE054363</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
-    <t>28/05/2026</t>
+    <t>04/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Duitsland – Efudix 5% 20 g – Groothandelaar: EcoPharmaSupply (CNK 5801345).
+Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Nederland – Tolak 40 mg/g 20 g – Groothandelaar: EcoPharmaSupply (CNK 5816251).
 Op basis van de huidige informatie zouden de beschikbare hoeveelheden niet volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
 Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Fluorouracil, 50 mg/g, zalf, tube, 20 mg, cutaan gebruik] (CNK 5801345), [Fluorouracil, 50 mg/g, zalf, tube, 40 g, cutaan gebruik] (CNK 5829957) of [Fluorouracil, 40 mg/g, zalf, tube, 20 g, cutaan gebruik] (CNK  5816251) bevat.</t>
   </si>
   <si>
     <t>05099151914309</t>
   </si>
   <si>
     <t>L01BC02 Fluorouracil</t>
   </si>
   <si>
     <t>24/06/2025 14:11:14</t>
   </si>
   <si>
-    <t>03/04/2026 14:36:08</t>
-[...58 lines deleted...]
-    <t>02/04/2026 08:57:07</t>
+    <t>19/05/2026 12:39:13</t>
+  </si>
+  <si>
+    <t>Eulitop 400 mg tabl. verl. afgifte 30</t>
+  </si>
+  <si>
+    <t>167517-01</t>
+  </si>
+  <si>
+    <t>1158658</t>
+  </si>
+  <si>
+    <t>BE167517</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>05401026000336</t>
+  </si>
+  <si>
+    <t>27/06/2025 13:26:03</t>
   </si>
   <si>
     <t>Extencin 1 200 000 IE inj. opl. (pdr. + oplosm.) i.m. flac. + amp. 1.2 10*6 IE + 5 ml</t>
   </si>
   <si>
     <t>004295-01</t>
   </si>
   <si>
     <t>1527050</t>
   </si>
   <si>
     <t>BE004295</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Frankrijk – Extencilline 1,2MUI  poudre et solvant pour suspension injectable IM – Groothandelaar: EcoPharmaSupply (CNK 4987137).
 Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Portugal – Lentocilin S 1200, 1 200 000 UI/4 ml – Groothandelaar: EcoPharmaSupply (CNK 4987137).
 Op basis van de huidige informatie zullen de beschikbare hoeveelheden niet volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
 Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Benzathinebenzylpenicilline, 1200000 IU, poeder en oplosmiddel voor oplossing voor injectie, ampul en injectieflacon, 1, intramusculair gebruik] (CNK 4987137) of  [Benzathinebenzylpenicilline, 1200000 IU, poeder en oplosmiddel voor oplossing voor injectie, ampul en injectieflacon, 6, intramusculair gebruik] (CNK  5801337) bevat.</t>
   </si>
   <si>
     <t>03760288840039</t>
   </si>
   <si>
     <t>J01CE08 Benzathine Benzylpenicillin</t>
   </si>
   <si>
     <t>05/12/2023 12:15:49</t>
   </si>
   <si>
     <t>03/03/2026 08:00:09</t>
   </si>
   <si>
+    <t>Eylea 40 mg/ml inj. opl. i.vitr. voorgev. spuit 0.09 ml</t>
+  </si>
+  <si>
+    <t>431356-01</t>
+  </si>
+  <si>
+    <t>3025392</t>
+  </si>
+  <si>
+    <t>EU/1/12/797/001</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Spanje/Portugal
+Op basis van de huidige informatie zullen de beschikbare hoeveelheden niet volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.</t>
+  </si>
+  <si>
+    <t>04057598009850</t>
+  </si>
+  <si>
+    <t>01/05/2026 00:05:18</t>
+  </si>
+  <si>
+    <t>18/05/2026 07:57:07</t>
+  </si>
+  <si>
     <t>Fibclot 1.5 g inj./inf. opl. (pdr. + oplosm.) i.v. flac. 1.5 g + 100 ml</t>
   </si>
   <si>
     <t>489955-01</t>
   </si>
   <si>
     <t>3613163</t>
   </si>
   <si>
     <t>BE489955</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>31/01/2027</t>
   </si>
   <si>
     <t>Andere maatregelen op basis van aanbevelingen van experten</t>
   </si>
   <si>
     <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Griekenland -  Fibclot (1.5g + 100 ml).
 Op basis van de huidige informatie zouden de beschikbare hoeveelheden niet volstaan om de noden gedurende de volledige periode van onbeschikbaarheid te dekken.
-Aanbevelingen zullen weldra volgen.</t>
+09/04/2026:
+Aanbevelingen aan artsen-specialisten en ziekenhuisapothekers:
+• reductie van verbruik met minstens 25 %.
+Er wordt aan alle ziekenhuizen gevraagd om het globale verbruik van humaan fibrinogeen te reduceren met minstens 25 % zodat de meest prioritaire patiënten verder kunnen worden behandeld.
+• Absolute prioriteit voor patiënten met congenitale hypo- of afibrinogenemie aangezien hiervoor geen alternatieve behandelmogelijkheden zijn.
+• Toediening van humaan fibrinogeen moet beperkt blijven tot ernstige bloedingen en mag alleen gebeuren na objectieve bevestiging van hypofibrinogenemie (bepaling van fibrinogeenspiegels en/of gebruik van trombelastografie).
+• Alternatieve behandelopties moeten worden overwogen, zoals toediening van plasma.
+• Wanneer van toepassing, moet onnodig bloedverlies worden vermeden en moeten de principes van patient blood management (PBM) worden toegepast.
+Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Humaan fibrinogeen,1.5 g, poeder voor oplossing voor infusie en injectie, flacon, 1, intraveneus gebruik] (CNK 5846522) bevat.</t>
   </si>
   <si>
     <t>03700386800160</t>
   </si>
   <si>
     <t>B02BB01 Fibrinogen, Human</t>
   </si>
   <si>
     <t>09/10/2025 10:20:43</t>
   </si>
   <si>
-    <t>03/04/2026 12:24:07</t>
-[...65 lines deleted...]
-    <t>12/03/2026 14:24:07</t>
+    <t>13/05/2026 08:24:07</t>
+  </si>
+  <si>
+    <t>Fibryga 1 g inj./inf. opl. (pdr. + oplosm.) i.v. flac. 1 g + 50 ml</t>
+  </si>
+  <si>
+    <t>516791-02</t>
+  </si>
+  <si>
+    <t>4148904</t>
+  </si>
+  <si>
+    <t>BE516791</t>
+  </si>
+  <si>
+    <t>Beperkt beschikbaar</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09/04/2026:
+Aanbevelingen aan artsen-specialisten en ziekenhuisapothekers:
+• reductie van verbruik met minstens 25 %.
+Gezien de onbeschikbaarheid van Fibclot 1.5 g inj./inf. opl. (pdr. + oplosm.) i.v. flac. 1.5 g + 100 ml wordt er aan alle ziekenhuizen gevraagd om het globale verbruik van humaan fibrinogeen te reduceren met minstens 25 % zodat de meest prioritaire patiënten verder kunnen worden behandeld.
+• Absolute prioriteit voor patiënten met congenitale hypo- of afibrinogenemie aangezien hiervoor geen alternatieve behandelmogelijkheden zijn.
+• Toediening van humaan fibrinogeen moet beperkt blijven tot ernstige bloedingen en mag alleen gebeuren na objectieve bevestiging van hypofibrinogenemie (bepaling van fibrinogeenspiegels en/of gebruik van trombelastografie).
+• Alternatieve behandelopties moeten worden overwogen, zoals toediening van plasma.
+• Wanneer van toepassing, moet onnodig bloedverlies worden vermeden en moeten de principes van patient blood management (PBM) worden toegepast.
+Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Humaan fibrinogeen,1 g, poeder voor oplossing voor infusie en injectie, flacon, 1, intraveneus gebruik] (CNK 5846514) bevat.</t>
+  </si>
+  <si>
+    <t>05430001873023</t>
+  </si>
+  <si>
+    <t>06/05/2026 08:30:23</t>
+  </si>
+  <si>
+    <t>13/05/2026 08:33:08</t>
   </si>
   <si>
     <t>Hepacaf 5 000 IE inf. opl. (pdr. + oplosm.) i.v. 5000 IE + 100 ml</t>
   </si>
   <si>
     <t>237361-01</t>
   </si>
   <si>
     <t>1770353</t>
   </si>
   <si>
     <t>BE237361</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>01/11/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Frankrijk - IVhebex - 5000 IU/100 ml .
-Op basis van de huidige informatie zullen de beschikbare hoeveelheden niet volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
+    <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>03700386800399</t>
   </si>
   <si>
     <t>J06BB04 Hepatitis B Immunoglobulin</t>
   </si>
   <si>
     <t>18/03/2025 00:05:33</t>
   </si>
   <si>
-    <t>08/12/2025 14:06:07</t>
+    <t>13/05/2026 13:06:07</t>
   </si>
   <si>
     <t>Holoxan 1 g inj. opl. (pdr.) i.v. flac. 10 x 1000 mg</t>
   </si>
   <si>
     <t>117451-01</t>
   </si>
   <si>
     <t>0098202</t>
   </si>
   <si>
     <t>BE117451</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">26/02/2026:
 Aanbevelingen aan artsen-specialisten en ziekenhuisapothekers:
 Prioriteit voor bepaalde indicaties
 1. De volgende indicaties hebben de hoogste prioriteit:
 • Ewing-sarcomen bij pediatrische en volwassen patiënten - curatieve intentie;
 • wekedelensarcomen bij pediatrische en volwassen patiënten – curatieve intentie;
 • kwaadaardige kiemceltumoren bij pediatrische patiënten – curatieve intentie 
 • kwaardaardige hersentumoren bij initiële behandeling bij pediatrische patiënten –  curatieve intentie;
 • lymfoom behandeling bij pediatrische patiënten – curatieve intentie;
 • acute leukemie bij recidief behandeling bij pediatrische patiënten – curatieve intentie;
 • nefroblastomen bij recidief behandeling bij pediatrische patiënten – curatieve intentie. 
 2. Andere prioritaire indicaties:
 • non-Hodgkin-lymfomen bij recidief behandeling bij volwassen patiënten – curatieve intentie;
 • testistumoren bij recidief behandeling – curatieve intentie;
 • osteosarcomen bij recidief behandeling – curatieve intentie.
 3. Indicaties waarvoor tijdelijke alternatieven bestaan:
 • longcarcinoom;
 • borstcarcinoom;
 • ovariumcarcinoom.
-Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Ifosfamide,1 g, poeder voor oplossing voor injectie, flacon,1, intraveneus gebruik] (CNK 5821228) bevat.</t>
+Invoer goedgekeurd en geneesmiddel beschikbaar – Herkomst: Zweden –Holoxan 2000 mg x 1 – Groothandelaar: Baxter (CNK 5837562).
+Op basis van de huidige informatie zouden de beschikbare hoeveelheden niet volstaan om de noden gedurende de volledige periode van onbeschikbaarheid te dekken.
+Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Ifosfamide,1 g, poeder voor oplossing voor injectie, flacon,1, intraveneus gebruik] (CNK 5821228) of  [Ifosfamide, 2 g, poeder voor oplossing voor injectie, flacon,1, intraveneus gebruik] (CNK 5837562) bevat.</t>
   </si>
   <si>
     <t>55413760206993</t>
   </si>
   <si>
     <t>L01AA06 Ifosfamide</t>
   </si>
   <si>
     <t>28/01/2026 14:35:28</t>
   </si>
   <si>
-    <t>03/03/2026 10:12:09</t>
+    <t>05/05/2026 06:30:07</t>
+  </si>
+  <si>
+    <t>Imitrex SC 6 mg inj. opl. s.c. patr. 2 x 0.5 ml</t>
+  </si>
+  <si>
+    <t>157473-01</t>
+  </si>
+  <si>
+    <t>0307595</t>
+  </si>
+  <si>
+    <t>BE157473</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>05400571000778</t>
+  </si>
+  <si>
+    <t>N02CC01 Sumatriptan</t>
+  </si>
+  <si>
+    <t>07/05/2026 14:00:16</t>
+  </si>
+  <si>
+    <t>19/05/2026 11:54:07</t>
+  </si>
+  <si>
+    <t>Imitrex SC 6 mg inj. opl. s.c. patr. 2 x 0.5 ml + 1 x Pen</t>
+  </si>
+  <si>
+    <t>157473-06</t>
+  </si>
+  <si>
+    <t>4652343</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Sumatriptan, 6 mg, oplossing voor injectie, patroon, 2 x 0,5 ml + 1 Pen, subcutaan gebruik] (CNK 5843008) bevat.</t>
+  </si>
+  <si>
+    <t>05054290006278</t>
+  </si>
+  <si>
+    <t>02/04/2026 11:01:08</t>
+  </si>
+  <si>
+    <t>24/04/2026 12:12:08</t>
   </si>
   <si>
     <t>Ixchiq inj. opl. (pdr. + oplosm.) i.m. flac. + voorgev. spuit 1 dosis + 0.5 ml</t>
   </si>
   <si>
     <t>662959-01</t>
   </si>
   <si>
     <t>4886487</t>
   </si>
   <si>
     <t>EU/1/24/1828/001</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Frankrijk - Ixchiq, oplossing voor injectie (1 flacon poeder + 1 voorgevulde spuit) 
 Op basis van de huidige informatie zouden de beschikbare hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken</t>
   </si>
   <si>
     <t>09120040710453</t>
   </si>
   <si>
+    <t>J07BP01 Chikungunya, Live Attenuated</t>
+  </si>
+  <si>
     <t>18/01/2026 00:05:13</t>
   </si>
   <si>
-    <t>19/02/2026 14:00:09</t>
-[...23 lines deleted...]
-    <t>05425025651566</t>
+    <t>14/04/2026 11:57:07</t>
+  </si>
+  <si>
+    <t>Levobupivacaïne Fresenius Kabi 7.5 mg/ml inj./inf. opl. i.thec./epidur. amp. 5 x 10 ml</t>
+  </si>
+  <si>
+    <t>460346-01</t>
+  </si>
+  <si>
+    <t>3264397</t>
+  </si>
+  <si>
+    <t>BE460346</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>05425025651580</t>
   </si>
   <si>
     <t>N01BB10 Levobupivacaine</t>
   </si>
   <si>
-    <t>09/01/2026 13:45:23</t>
-[...33 lines deleted...]
-    <t>25/03/2026 09:24:06</t>
+    <t>24/04/2026 09:10:21</t>
+  </si>
+  <si>
+    <t>06/05/2026 10:09:08</t>
   </si>
   <si>
     <t>Megace 160 mg tabl. 30</t>
   </si>
   <si>
     <t>139115-01</t>
   </si>
   <si>
     <t>1182591</t>
   </si>
   <si>
     <t>BE139115</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
-    <t>31/05/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Megestrol, 160 mg, tablet, 30, oraal gebruik] (CNK 5825542) bevat.</t>
   </si>
   <si>
     <t>03830070471045</t>
   </si>
   <si>
     <t>L02AB01 Megestrol</t>
   </si>
   <si>
     <t>19/01/2026 09:25:16</t>
   </si>
   <si>
-    <t>26/02/2026 17:00:09</t>
-[...29 lines deleted...]
-    <t>03/04/2026 14:33:07</t>
+    <t>19/05/2026 14:03:07</t>
   </si>
   <si>
     <t>Mitomycin Accord Healthcare 10 mg inj./inf. opl. (pdr.)/i.vesic. opl. (pdr.) i.v. flac. 5 x 10 mg</t>
   </si>
   <si>
     <t>489973-02</t>
   </si>
   <si>
     <t>3430279</t>
   </si>
   <si>
     <t>BE489973</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
+    <t>Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Mitomycine, 10 mg, poeder voor oplossing voor injectie-infusie/poeder voor oplossing voor intravesicaal gebruik, flacon, 5, intraveneus en intravesicaal gebruik] (CNK 4931440) bevat.</t>
+  </si>
+  <si>
     <t>05055565726969</t>
   </si>
   <si>
     <t>L01DC03 Mitomycin</t>
   </si>
   <si>
     <t>31/03/2025 11:35:33</t>
   </si>
   <si>
-    <t>01/04/2026 13:57:10</t>
-[...29 lines deleted...]
-    <t>24/03/2026 06:54:06</t>
+    <t>26/05/2026 12:06:09</t>
+  </si>
+  <si>
+    <t>Mitomycin Accord Healthcare 20 mg inj./inf. opl. (pdr.)/i.vesic. opl. (pdr.) i.v. flac. 5 x 20 mg</t>
+  </si>
+  <si>
+    <t>489982-02</t>
+  </si>
+  <si>
+    <t>3430295</t>
+  </si>
+  <si>
+    <t>BE489982</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>05055565726976</t>
+  </si>
+  <si>
+    <t>30/04/2026 13:35:24</t>
+  </si>
+  <si>
+    <t>Naropin 2 mg/ml inj. opl. epidur. 5 x 20 ml</t>
+  </si>
+  <si>
+    <t>177231-01</t>
+  </si>
+  <si>
+    <t>1278357</t>
+  </si>
+  <si>
+    <t>BE177231</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>Toegenomen vraag</t>
+  </si>
+  <si>
+    <t>05060249176213</t>
+  </si>
+  <si>
+    <t>N01BB09 Ropivacaine</t>
+  </si>
+  <si>
+    <t>27/04/2026 10:15:31</t>
+  </si>
+  <si>
+    <t>05/05/2026 13:36:13</t>
   </si>
   <si>
     <t>Naropin 7.5 mg/ml inj. opl. epidur. 5 x 20 ml</t>
   </si>
   <si>
     <t>177344-01</t>
   </si>
   <si>
     <t>1278365</t>
   </si>
   <si>
     <t>BE177344</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
-    <t>31/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>05060249176237</t>
   </si>
   <si>
-    <t>N01BB09 Ropivacaine</t>
-[...1 lines deleted...]
-  <si>
     <t>13/02/2026 14:40:34</t>
   </si>
   <si>
     <t>23/03/2026 12:51:07</t>
-  </si>
-[...32 lines deleted...]
-    <t>03/03/2026 11:03:09</t>
   </si>
   <si>
     <t>Plerixafor Accord 20 mg/ml inj. opl. s.c. flac. 1.2 ml</t>
   </si>
   <si>
     <t>661138-01</t>
   </si>
   <si>
     <t>4819587</t>
   </si>
   <si>
     <t>EU/1/22/1701/001</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Italië - Plerixafor Accord 20 mg/ ml (1 flacon) 
 Op basis van de huidige informatie zouden de beschikbare hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.</t>
   </si>
   <si>
     <t>05055565792759</t>
   </si>
   <si>
     <t>L03AX16 Plerixafor</t>
   </si>
   <si>
     <t>13/03/2026 00:05:16</t>
   </si>
   <si>
     <t>18/03/2026 11:03:07</t>
   </si>
   <si>
+    <t>Riastap 1 g inj./inf. opl. (pdr.) i.v. flac. 1 g</t>
+  </si>
+  <si>
+    <t>380073-01</t>
+  </si>
+  <si>
+    <t>2765667</t>
+  </si>
+  <si>
+    <t>BE380073</t>
+  </si>
+  <si>
+    <t>04047725112522</t>
+  </si>
+  <si>
+    <t>06/05/2026 15:00:14</t>
+  </si>
+  <si>
+    <t>Ropivacaine Fresenius Kabi 2 mg/ml inj. opl. epidur. amp. 5 x 20 ml</t>
+  </si>
+  <si>
+    <t>373694-02</t>
+  </si>
+  <si>
+    <t>2744795</t>
+  </si>
+  <si>
+    <t>BE373694</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>05425025650484</t>
+  </si>
+  <si>
+    <t>09/04/2026 16:05:24</t>
+  </si>
+  <si>
+    <t>21/05/2026 13:00:07</t>
+  </si>
+  <si>
     <t>Tepadina 100 mg inf. opl. (pdr., conc.) i.v. flac. 100 mg</t>
   </si>
   <si>
     <t>371856-01</t>
   </si>
   <si>
     <t>3595626</t>
   </si>
   <si>
     <t>EU/1/10/622/002</t>
-  </si>
-[...1 lines deleted...]
-    <t>29/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Duitsland - Tepadina 100 mg (1 flacon).
 Op basis van de huidige informatie zouden de beschikbare hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
 Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Thiotepa, 100 mg, poeder voor concentraat voor oplossing voor infusie, flacon, 1, intraveneus gebruik] (CNK 5835723) bevat.</t>
   </si>
   <si>
     <t>08051739320091</t>
   </si>
   <si>
     <t>L01AC01 Thiotepa</t>
   </si>
   <si>
     <t>11/03/2026 15:35:21</t>
   </si>
   <si>
-    <t>03/04/2026 14:48:07</t>
+    <t>14/04/2026 10:09:07</t>
   </si>
   <si>
     <t>Tepadina 15 mg inf. opl. (pdr., conc.) i.v. flac. 15 mg</t>
   </si>
   <si>
     <t>371847-01</t>
   </si>
   <si>
     <t>3595618</t>
   </si>
   <si>
     <t>EU/1/10/622/001</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: Duitsland - Tepadina 15 mg (1 flacon).
 Op basis van de huidige informatie zouden de beschikbare hoeveelheden moeten volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
 Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Thiotepa, 15 mg, poeder voor concentraat voor oplossing voor infusie, flacon, 1, intraveneus gebruik] (CNK 5835731) bevat.</t>
   </si>
   <si>
     <t>08051739320084</t>
   </si>
   <si>
     <t>11/03/2026 15:40:20</t>
   </si>
   <si>
-    <t>Tiberal 500 mg filmomh. tabl. 10</t>
-[...80 lines deleted...]
-    <t>26/03/2026 08:33:09</t>
+    <t>14/04/2026 10:06:07</t>
+  </si>
+  <si>
+    <t>Tracrium 25 mg/2,5 ml inj. opl. i.v. amp. 10 x 2.5 ml</t>
+  </si>
+  <si>
+    <t>132413-01</t>
+  </si>
+  <si>
+    <t>0674671</t>
+  </si>
+  <si>
+    <t>BE132413</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Atracurium, 10 mg/ml, oplossing voor injectie, ampullen 2,5 ml, 10, intraveneus gebruik] (CNK 5843016) bevat.</t>
+  </si>
+  <si>
+    <t>05060249176473</t>
+  </si>
+  <si>
+    <t>M03AC04 Atracurium</t>
+  </si>
+  <si>
+    <t>18/03/2026 21:40:15</t>
+  </si>
+  <si>
+    <t>24/04/2026 11:51:08</t>
   </si>
   <si>
     <t>Visudyne 15 mg inf. opl. (pdr.) i.v. flac. 15 mg</t>
   </si>
   <si>
     <t>215966-01</t>
   </si>
   <si>
     <t>1552009</t>
   </si>
   <si>
     <t>EU/1/00/140/001</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
-    <t xml:space="preserve">Derogatie goedgekeurd, maar geneesmiddel nog niet beschikbaar.
+    <t xml:space="preserve">Derogatie goedgekeurd en geneesmiddel beschikbaar – Herkomst: de Verenigde Staten - Visudyne 15 mg (1 vial).
 Op basis van de huidige informatie zouden de gecommuniceerde hoeveelheden niet volstaan om de noden gedurende de periode van onbeschikbaarheid te dekken.
 25/06/2025:
 aanbevelingen voor (ziekenhuis)apothekers en artsen-specialisten:
 1.    Gebruik van alternatieven wanneer mogelijk
 •    Voor exsudatieve leeftijdsgebonden maculadegeneratie
 De meeste van deze patiënten kunnen worden behandeld met de anti-VEGF-therapieën.
 •    Voor sub-retinale neovascularisatie
 Bij deze aandoening zijn de anti-VEGF-geneesmiddelen een goede behandeloptie.
 Uitzondering hierop is sub-retinale neovascularisatie met weinig respons op anti-VEGF-geneesmiddelen. Bij deze patiënten tijdelijk worden geprobeerd om de anti-VEGF-behandeling te intensifiëren om de periode van beperkte beschikbaarheid van Visudyne zo goed mogelijk overbruggen.
 2.    Prioritisatie
 Voor een aantal aandoeningen is fotodynamische therapie met Visudyne de enige behandeloptie. 
 •    Patiënten die de HOOGSTE prioriteit hebben om een fotodynamische behandeling met Visudyne te ondergaan
 Monoculi of visus andere oog = 0.5 met: 
 - choroidea-haemangioom met submaculair vocht;
 - centrale sereuze chorioretinopathie met OCT-gedocumenteerd persisterend (geen verbetering na drie maanden) subfoveaal vocht met een lekkagebron die niet toegankelijk is voor focale laser;
 - polypoidale choroidale vasculopathie met foveaal intraretinaal en/of subretinaal vocht en/of (para)foveale harde exsudaten die niet toegankelijk zijn voor focale laser en die verslechteren onder vierwekelijkse behandeling met anti-VEGF-injecties, ondanks switchen van anti-VEGF-middelen;
 - niet-inflammatoire choroidale neovascularisatie met foveaal intraretinaal vocht of subfoveaal vocht met een hoogte van &gt; 200 µm en/of (para)foveale harde exsudaten die verslechteren onder vierwekelijkse behandeling met anti-VEGF injecties, ondanks switchen van anti-VEGF-middel.
 Kinderen &lt; 18 jaar met submaculair vocht bij een choroidea-haemangioom.
 Sub-retinale neovascularisatie met een contra-indicatie voor anti-VEGF-geneesmiddelen (bijvoorbeeld recent (minder dan drie maanden), acuut myocardinfarct of beroerte).
 •    Patiënten die een HOGE prioriteit hebben om een fotodynamische behandeling met Visudyne te ondergaan
 Choroidea-haemangioom met uitgebreid extramaculair vocht bij monoculi of visus andere oog &lt; 0.5.
 Choroidea-haemangioom met submaculair vocht en visus andere oog &gt; 0.5.
 Centrale sereuze chorioretinopathie met OCT-gedocumenteerd persisterend (geen verbetering na drie maanden of geleidelijke verbetering, maar persisterend na zes maanden) subfoveaal vocht met een lekkagebron die niet toegankelijk is voor focale laser en waarvan visus andere oog &gt; 0.5.
 Polypoidale choroidale vasculopathie met foveaal intraretinaal en/of subretinaal vocht en/of (para)foveale harde exsudaten die niet toegankelijk zijn voor focale laser, die verslechteren onder vierwekelijkse behandeling met anti-VEGF-injecties, ondanks switchen van anti-VEGF middel en waarvan visus andere oog &gt; 0.5.
 De leden van de taskforce raden aan, in geval van gebruik van een halve flacon van het geneesmiddel (volgens de indicatie), om een flacon te delen tussen twee patiënten die opeenvolgend worden ingepland, rekening houdend met de aseptische voorwaarden voor de bereiding van infusie-oplossingen. 
 Om een rationeel en transparant gebruik van de beperkte voorraad Visudyne te garanderen, kan het geneesmiddel alleen worden uitgeleverd na voorafgaande goedkeuring door de Belgian Retina Society (BRS). De aanvraagprocedure moet worden opgestart via volgend aanvraagformulier. Zonder deze goedkeuring zal geen levering kunnen plaatsvinden.
 Compensatie van de meerkost is mogelijk na invoer door de apotheker en/of groothandelaar van een buitenlands geneesmiddel dat [Verteporfin, 15 mg, poeder voor oplossing voor infusie, injectieflacon, 1 , intraveneus gebruik] (CNK 4908372) bevat.</t>
   </si>
   <si>
     <t>04260095683182</t>
   </si>
   <si>
     <t>S01LA01 Verteporfin</t>
   </si>
   <si>
     <t>09/12/2024 15:54:32</t>
   </si>
   <si>
-    <t>17/12/2025 07:30:07</t>
-[...47 lines deleted...]
-    <t>03/04/2026 15:12:08</t>
+    <t>07/04/2026 12:09:09</t>
+  </si>
+  <si>
+    <t>Xerava 100 mg inf. opl. (pdr., conc.) i.v. flac. 10 x 100 mg</t>
+  </si>
+  <si>
+    <t>588453-01</t>
+  </si>
+  <si>
+    <t>4733895</t>
+  </si>
+  <si>
+    <t>EU/1/18/1312/005</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>04260727580308</t>
+  </si>
+  <si>
+    <t>J01AA13 Eravacycline</t>
+  </si>
+  <si>
+    <t>05/12/2025 15:20:16</t>
+  </si>
+  <si>
+    <t>19/05/2026 09:51:07</t>
   </si>
   <si>
     <t>Zypadhera 210 mg inj. susp. verl. afgifte (pdr. + oplosm.) i.m. flac. 210 mg + 3 ml</t>
   </si>
   <si>
     <t>331317-01</t>
   </si>
   <si>
     <t>2696722</t>
   </si>
   <si>
     <t>EU/1/08/479/001</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>30/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">24/12/2025
 Versoepeling van de maatregelen
 Vanaf 1 januari 2026 zal de verdeling van Zypadhera voor ambulante patiënten zal opnieuw via apotheken opengesteld voor het publiek verlopen, en niet langer via ziekenhuisapotheken.
 De verdeling via ziekenhuisapotheken blijft gedurende een overgangsperiode van één maand (tot en met 31 januari) mogelijk om de continuïteit in behandelingen te garanderen.
 Aanbevelingen voor artsen(-specialisten)
@@ -1939,64 +1827,65 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N45"/>
+  <dimension ref="A1:N42"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="75" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="19" customWidth="1"/>
     <col min="7" max="7" width="17" customWidth="1"/>
     <col min="8" max="8" width="45" customWidth="1"/>
-    <col min="9" max="10" width="75" customWidth="1"/>
+    <col min="9" max="9" width="67" customWidth="1"/>
+    <col min="10" max="10" width="75" customWidth="1"/>
     <col min="11" max="11" width="28" customWidth="1"/>
-    <col min="12" max="12" width="67" customWidth="1"/>
+    <col min="12" max="12" width="36" customWidth="1"/>
     <col min="13" max="14" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2155,1829 +2044,1697 @@
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>52</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="s">
         <v>54</v>
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>55</v>
       </c>
       <c r="G5" t="s">
         <v>56</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L5" t="s">
         <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N5" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>61</v>
       </c>
       <c r="B6" t="s">
         <v>62</v>
       </c>
       <c r="C6" t="s">
         <v>63</v>
       </c>
       <c r="D6" t="s">
         <v>64</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>65</v>
       </c>
       <c r="G6" t="s">
         <v>66</v>
       </c>
       <c r="H6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" t="s">
         <v>67</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>68</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>69</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>70</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>71</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" t="s">
         <v>74</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>75</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G7" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H7" t="s">
         <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="J7" t="s">
         <v>80</v>
       </c>
       <c r="K7" t="s">
         <v>81</v>
       </c>
       <c r="L7" t="s">
         <v>82</v>
       </c>
       <c r="M7" t="s">
         <v>83</v>
       </c>
       <c r="N7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>85</v>
       </c>
       <c r="B8" t="s">
         <v>86</v>
       </c>
       <c r="C8" t="s">
         <v>87</v>
       </c>
       <c r="D8" t="s">
         <v>88</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>89</v>
       </c>
       <c r="G8" t="s">
         <v>90</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="I8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G9" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="J9" t="s">
+        <v>80</v>
+      </c>
+      <c r="K9" t="s">
         <v>102</v>
       </c>
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>103</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>104</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>106</v>
+      </c>
+      <c r="B10" t="s">
         <v>107</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>108</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
+        <v>110</v>
+      </c>
+      <c r="G10" t="s">
         <v>111</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H10" t="s">
+        <v>34</v>
+      </c>
+      <c r="I10" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" t="s">
         <v>112</v>
       </c>
-      <c r="H10" t="s">
+      <c r="K10" t="s">
         <v>113</v>
       </c>
-      <c r="I10" t="s">
+      <c r="L10" t="s">
         <v>114</v>
       </c>
-      <c r="J10" t="s">
+      <c r="M10" t="s">
         <v>115</v>
       </c>
-      <c r="K10" t="s">
+      <c r="N10" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D11" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
+        <v>121</v>
+      </c>
+      <c r="G11" t="s">
+        <v>122</v>
+      </c>
+      <c r="H11" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11" t="s">
+        <v>123</v>
+      </c>
+      <c r="K11" t="s">
         <v>124</v>
       </c>
-      <c r="G11" t="s">
+      <c r="L11" t="s">
+        <v>114</v>
+      </c>
+      <c r="M11" t="s">
         <v>125</v>
       </c>
-      <c r="H11" t="s">
+      <c r="N11" t="s">
         <v>126</v>
-      </c>
-[...16 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B12" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C12" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D12" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
+        <v>131</v>
+      </c>
+      <c r="G12" t="s">
+        <v>132</v>
+      </c>
+      <c r="H12" t="s">
+        <v>133</v>
+      </c>
+      <c r="I12" t="s">
+        <v>22</v>
+      </c>
+      <c r="J12" t="s">
+        <v>134</v>
+      </c>
+      <c r="K12" t="s">
+        <v>135</v>
+      </c>
+      <c r="L12" t="s">
         <v>136</v>
       </c>
-      <c r="G12" t="s">
-[...11 lines deleted...]
-      <c r="K12" t="s">
+      <c r="M12" t="s">
         <v>137</v>
       </c>
-      <c r="L12" t="s">
+      <c r="N12" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C13" t="s">
         <v>141</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>142</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
         <v>143</v>
       </c>
-      <c r="D13" t="s">
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K13" t="s">
         <v>144</v>
       </c>
-      <c r="E13" t="s">
+      <c r="L13" t="s">
         <v>145</v>
       </c>
-      <c r="F13" t="s">
+      <c r="M13" t="s">
         <v>146</v>
       </c>
-      <c r="G13" t="s">
+      <c r="N13" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>148</v>
+      </c>
+      <c r="B14" t="s">
+        <v>149</v>
+      </c>
+      <c r="C14" t="s">
+        <v>150</v>
+      </c>
+      <c r="D14" t="s">
+        <v>151</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>152</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" t="s">
+        <v>22</v>
+      </c>
+      <c r="J14" t="s">
+        <v>153</v>
+      </c>
+      <c r="K14" t="s">
         <v>154</v>
       </c>
-      <c r="B14" t="s">
+      <c r="L14" t="s">
         <v>155</v>
       </c>
-      <c r="C14" t="s">
+      <c r="M14" t="s">
         <v>156</v>
       </c>
-      <c r="D14" t="s">
+      <c r="N14" t="s">
         <v>157</v>
-      </c>
-[...28 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B15" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C15" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D15" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G15" t="s">
-        <v>20</v>
+        <v>163</v>
       </c>
       <c r="H15" t="s">
         <v>34</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15" t="s">
+        <v>164</v>
+      </c>
+      <c r="K15" t="s">
+        <v>165</v>
+      </c>
+      <c r="L15" t="s">
+        <v>166</v>
+      </c>
+      <c r="M15" t="s">
         <v>167</v>
       </c>
-      <c r="K15" t="s">
+      <c r="N15" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16" t="s">
+        <v>170</v>
+      </c>
+      <c r="C16" t="s">
+        <v>171</v>
+      </c>
+      <c r="D16" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="G16" t="s">
-        <v>177</v>
+        <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="J16" t="s">
-        <v>178</v>
+        <v>80</v>
       </c>
       <c r="K16" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="L16" t="s">
-        <v>180</v>
+        <v>103</v>
       </c>
       <c r="M16" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="N16" t="s">
-        <v>182</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="B17" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="C17" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="D17" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="G17" t="s">
-        <v>188</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>22</v>
       </c>
       <c r="J17" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="K17" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="L17" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="M17" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="N17" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="B18" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="C18" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="D18" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="G18" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="H18" t="s">
         <v>34</v>
       </c>
       <c r="I18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J18" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="K18" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="L18" t="s">
-        <v>191</v>
+        <v>38</v>
       </c>
       <c r="M18" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="N18" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B19" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C19" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="D19" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
+        <v>200</v>
+      </c>
+      <c r="G19" t="s">
+        <v>201</v>
+      </c>
+      <c r="H19" t="s">
+        <v>34</v>
+      </c>
+      <c r="I19" t="s">
+        <v>202</v>
+      </c>
+      <c r="J19" t="s">
+        <v>203</v>
+      </c>
+      <c r="K19" t="s">
+        <v>204</v>
+      </c>
+      <c r="L19" t="s">
+        <v>205</v>
+      </c>
+      <c r="M19" t="s">
         <v>206</v>
       </c>
-      <c r="G19" t="s">
-[...8 lines deleted...]
-      <c r="J19" t="s">
+      <c r="N19" t="s">
         <v>207</v>
-      </c>
-[...10 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20" t="s">
+        <v>209</v>
+      </c>
+      <c r="C20" t="s">
+        <v>210</v>
+      </c>
+      <c r="D20" t="s">
+        <v>211</v>
+      </c>
+      <c r="E20" t="s">
         <v>212</v>
       </c>
-      <c r="B20" t="s">
+      <c r="F20" t="s">
         <v>213</v>
       </c>
-      <c r="C20" t="s">
+      <c r="G20" t="s">
+        <v>201</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>202</v>
+      </c>
+      <c r="J20" t="s">
         <v>214</v>
       </c>
-      <c r="D20" t="s">
+      <c r="K20" t="s">
         <v>215</v>
       </c>
-      <c r="E20" t="s">
-[...2 lines deleted...]
-      <c r="F20" t="s">
+      <c r="L20" t="s">
+        <v>205</v>
+      </c>
+      <c r="M20" t="s">
         <v>216</v>
       </c>
-      <c r="G20" t="s">
+      <c r="N20" t="s">
         <v>217</v>
-      </c>
-[...19 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B21" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="C21" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="D21" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
+        <v>222</v>
+      </c>
+      <c r="G21" t="s">
+        <v>223</v>
+      </c>
+      <c r="H21" t="s">
+        <v>34</v>
+      </c>
+      <c r="I21" t="s">
+        <v>79</v>
+      </c>
+      <c r="J21" t="s">
+        <v>224</v>
+      </c>
+      <c r="K21" t="s">
+        <v>225</v>
+      </c>
+      <c r="L21" t="s">
+        <v>226</v>
+      </c>
+      <c r="M21" t="s">
+        <v>227</v>
+      </c>
+      <c r="N21" t="s">
         <v>228</v>
-      </c>
-[...22 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B22" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C22" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="D22" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="G22" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="H22" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="I22" t="s">
-        <v>35</v>
+        <v>202</v>
       </c>
       <c r="J22" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="K22" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="L22" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="M22" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="N22" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B23" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="C23" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="D23" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="G23" t="s">
-        <v>250</v>
+        <v>46</v>
       </c>
       <c r="H23" t="s">
         <v>34</v>
       </c>
       <c r="I23" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="J23" t="s">
-        <v>251</v>
+        <v>80</v>
       </c>
       <c r="K23" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="L23" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="M23" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="N23" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="B24" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="C24" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D24" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="G24" t="s">
-        <v>125</v>
+        <v>252</v>
       </c>
       <c r="H24" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="I24" t="s">
-        <v>218</v>
+        <v>79</v>
       </c>
       <c r="J24" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="K24" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="L24" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="M24" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="N24" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="B25" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="C25" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="D25" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="G25" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="J25" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="K25" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>264</v>
       </c>
       <c r="M25" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="N25" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="B26" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C26" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="D26" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="G26" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="H26" t="s">
         <v>34</v>
       </c>
       <c r="I26" t="s">
-        <v>148</v>
+        <v>79</v>
       </c>
       <c r="J26" t="s">
-        <v>281</v>
+        <v>80</v>
       </c>
       <c r="K26" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="L26" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="M26" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="N26" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B27" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="C27" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="D27" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="G27" t="s">
-        <v>291</v>
+        <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>34</v>
       </c>
       <c r="I27" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="J27" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="K27" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="L27" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M27" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="N27" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B28" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="C28" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="D28" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="G28" t="s">
-        <v>301</v>
+        <v>78</v>
       </c>
       <c r="H28" t="s">
         <v>34</v>
       </c>
       <c r="I28" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="J28" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="K28" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="L28" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="M28" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="N28" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="B29" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="C29" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="D29" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="G29" t="s">
-        <v>101</v>
+        <v>302</v>
       </c>
       <c r="H29" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="I29" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="J29" t="s">
-        <v>312</v>
+        <v>80</v>
       </c>
       <c r="K29" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="L29" t="s">
-        <v>314</v>
+        <v>294</v>
       </c>
       <c r="M29" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="N29" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="B30" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="C30" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="D30" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="G30" t="s">
-        <v>125</v>
+        <v>310</v>
       </c>
       <c r="H30" t="s">
-        <v>34</v>
+        <v>311</v>
       </c>
       <c r="I30" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="J30" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="K30" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="L30" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="M30" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="N30" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="B31" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="C31" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="D31" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="G31" t="s">
-        <v>331</v>
+        <v>302</v>
       </c>
       <c r="H31" t="s">
         <v>34</v>
       </c>
       <c r="I31" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="J31" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="K31" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="L31" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="M31" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="N31" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="B32" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="C32" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="D32" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="G32" t="s">
-        <v>341</v>
+        <v>78</v>
       </c>
       <c r="H32" t="s">
         <v>34</v>
       </c>
       <c r="I32" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="J32" t="s">
-        <v>91</v>
+        <v>329</v>
       </c>
       <c r="K32" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="L32" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="M32" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="N32" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="B33" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="C33" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="D33" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="E33" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
       <c r="F33" t="s">
-        <v>350</v>
+        <v>213</v>
       </c>
       <c r="G33" t="s">
-        <v>351</v>
+        <v>201</v>
       </c>
       <c r="H33" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I33" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="J33" t="s">
-        <v>352</v>
+        <v>214</v>
       </c>
       <c r="K33" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="L33" t="s">
-        <v>354</v>
+        <v>205</v>
       </c>
       <c r="M33" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="N33" t="s">
-        <v>356</v>
+        <v>217</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="B34" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="C34" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="D34" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="G34" t="s">
-        <v>90</v>
+        <v>345</v>
       </c>
       <c r="H34" t="s">
         <v>34</v>
       </c>
       <c r="I34" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="J34" t="s">
-        <v>362</v>
+        <v>80</v>
       </c>
       <c r="K34" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="L34" t="s">
-        <v>364</v>
+        <v>313</v>
       </c>
       <c r="M34" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="N34" t="s">
-        <v>366</v>
+        <v>348</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
       <c r="B35" t="s">
-        <v>368</v>
+        <v>350</v>
       </c>
       <c r="C35" t="s">
-        <v>369</v>
+        <v>351</v>
       </c>
       <c r="D35" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>32</v>
       </c>
       <c r="G35" t="s">
-        <v>371</v>
+        <v>272</v>
       </c>
       <c r="H35" t="s">
+        <v>311</v>
+      </c>
+      <c r="I35" t="s">
         <v>67</v>
       </c>
-      <c r="I35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J35" t="s">
-        <v>372</v>
+        <v>353</v>
       </c>
       <c r="K35" t="s">
-        <v>373</v>
+        <v>354</v>
       </c>
       <c r="L35" t="s">
-        <v>374</v>
+        <v>355</v>
       </c>
       <c r="M35" t="s">
-        <v>375</v>
+        <v>356</v>
       </c>
       <c r="N35" t="s">
-        <v>376</v>
+        <v>357</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="B36" t="s">
-        <v>378</v>
+        <v>359</v>
       </c>
       <c r="C36" t="s">
-        <v>379</v>
+        <v>360</v>
       </c>
       <c r="D36" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="G36" t="s">
-        <v>371</v>
+        <v>272</v>
       </c>
       <c r="H36" t="s">
+        <v>311</v>
+      </c>
+      <c r="I36" t="s">
         <v>67</v>
       </c>
-      <c r="I36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J36" t="s">
-        <v>382</v>
+        <v>363</v>
       </c>
       <c r="K36" t="s">
-        <v>383</v>
+        <v>364</v>
       </c>
       <c r="L36" t="s">
-        <v>374</v>
+        <v>355</v>
       </c>
       <c r="M36" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="N36" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>385</v>
+        <v>367</v>
       </c>
       <c r="B37" t="s">
-        <v>386</v>
+        <v>368</v>
       </c>
       <c r="C37" t="s">
-        <v>387</v>
+        <v>369</v>
       </c>
       <c r="D37" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>389</v>
+        <v>371</v>
       </c>
       <c r="G37" t="s">
-        <v>390</v>
+        <v>132</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="J37" t="s">
-        <v>391</v>
+        <v>372</v>
       </c>
       <c r="K37" t="s">
-        <v>392</v>
+        <v>373</v>
       </c>
       <c r="L37" t="s">
-        <v>393</v>
+        <v>374</v>
       </c>
       <c r="M37" t="s">
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="N37" t="s">
-        <v>395</v>
+        <v>376</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>396</v>
+        <v>377</v>
       </c>
       <c r="B38" t="s">
-        <v>397</v>
+        <v>378</v>
       </c>
       <c r="C38" t="s">
-        <v>398</v>
+        <v>379</v>
       </c>
       <c r="D38" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="E38" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
       <c r="F38" t="s">
-        <v>399</v>
+        <v>381</v>
       </c>
       <c r="G38" t="s">
-        <v>390</v>
+        <v>132</v>
       </c>
       <c r="H38" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="I38" t="s">
-        <v>68</v>
+        <v>202</v>
       </c>
       <c r="J38" t="s">
-        <v>91</v>
+        <v>382</v>
       </c>
       <c r="K38" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="L38" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="M38" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="N38" t="s">
-        <v>402</v>
+        <v>386</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>403</v>
+        <v>387</v>
       </c>
       <c r="B39" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="C39" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="D39" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="G39" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
       <c r="H39" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I39" t="s">
-        <v>114</v>
+        <v>79</v>
       </c>
       <c r="J39" t="s">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="K39" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="L39" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="M39" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="N39" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="B40" t="s">
-        <v>414</v>
+        <v>398</v>
       </c>
       <c r="C40" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="D40" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="E40" t="s">
-        <v>145</v>
+        <v>212</v>
       </c>
       <c r="F40" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="G40" t="s">
-        <v>125</v>
+        <v>402</v>
       </c>
       <c r="H40" t="s">
-        <v>34</v>
+        <v>133</v>
       </c>
       <c r="I40" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="J40" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
       <c r="K40" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="L40" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="M40" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
       <c r="N40" t="s">
-        <v>422</v>
+        <v>407</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="B41" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="C41" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="D41" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
       <c r="F41" t="s">
-        <v>427</v>
+        <v>401</v>
       </c>
       <c r="G41" t="s">
-        <v>428</v>
+        <v>402</v>
       </c>
       <c r="H41" t="s">
-        <v>34</v>
+        <v>133</v>
       </c>
       <c r="I41" t="s">
-        <v>68</v>
+        <v>202</v>
       </c>
       <c r="J41" t="s">
-        <v>91</v>
+        <v>412</v>
       </c>
       <c r="K41" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="L41" t="s">
-        <v>117</v>
+        <v>405</v>
       </c>
       <c r="M41" t="s">
-        <v>430</v>
+        <v>414</v>
       </c>
       <c r="N41" t="s">
-        <v>431</v>
+        <v>415</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>432</v>
+        <v>416</v>
       </c>
       <c r="B42" t="s">
-        <v>433</v>
+        <v>417</v>
       </c>
       <c r="C42" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
       <c r="D42" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
       <c r="F42" t="s">
-        <v>111</v>
+        <v>401</v>
       </c>
       <c r="G42" t="s">
-        <v>428</v>
+        <v>402</v>
       </c>
       <c r="H42" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="I42" t="s">
-        <v>68</v>
+        <v>202</v>
       </c>
       <c r="J42" t="s">
-        <v>91</v>
+        <v>420</v>
       </c>
       <c r="K42" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="L42" t="s">
-        <v>117</v>
+        <v>405</v>
       </c>
       <c r="M42" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="N42" t="s">
-        <v>438</v>
-[...131 lines deleted...]
-        <v>465</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">